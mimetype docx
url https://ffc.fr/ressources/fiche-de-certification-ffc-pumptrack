--- v0 (2026-04-10)
+++ v1 (2026-05-25)
@@ -4063,148 +4063,172 @@
       </w:pPr>
       <w:r w:rsidRPr="00EA4EAB">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Black" w:hAnsi="Avenir Black"/>
           <w:b/>
           <w:bCs/>
           <w:iCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Contrôle et maintenance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52AB35E5" w14:textId="77777777" w:rsidR="00877322" w:rsidRDefault="00877322" w:rsidP="00E17F56">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:rPr>
           <w:rFonts w:ascii="AVENIR MEDIUM OBLIQUE" w:hAnsi="AVENIR MEDIUM OBLIQUE"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="2F0B70EE" w14:textId="77777777" w:rsidR="00256CC4" w:rsidRDefault="00256CC4" w:rsidP="00256CC4"/>
+    <w:p w14:paraId="1D6EE884" w14:textId="77777777" w:rsidR="00256CC4" w:rsidRDefault="00256CC4" w:rsidP="00256CC4"/>
+    <w:p w14:paraId="5D266907" w14:textId="77777777" w:rsidR="00256CC4" w:rsidRDefault="00256CC4" w:rsidP="00256CC4"/>
+    <w:p w14:paraId="58A855DA" w14:textId="4CF282F5" w:rsidR="00256CC4" w:rsidRDefault="00256CC4">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A8C489" w14:textId="77777777" w:rsidR="009A1C1B" w:rsidRPr="00B27ABB" w:rsidRDefault="009A1C1B" w:rsidP="009A1C1B">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Observations Générales / Compte rendu détaillé de visite :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2388ABF0" w14:textId="77777777" w:rsidR="009A1C1B" w:rsidRDefault="009A1C1B" w:rsidP="009A1C1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D38ECCE" w14:textId="77777777" w:rsidR="009A1C1B" w:rsidRDefault="009A1C1B" w:rsidP="009A1C1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="351C300B" w14:textId="77777777" w:rsidR="00256CC4" w:rsidRDefault="00256CC4" w:rsidP="00256CC4"/>
+    <w:p w14:paraId="6A01E938" w14:textId="77777777" w:rsidR="00256CC4" w:rsidRDefault="00256CC4" w:rsidP="00256CC4"/>
+    <w:p w14:paraId="043538C1" w14:textId="77777777" w:rsidR="00796453" w:rsidRDefault="00796453" w:rsidP="00256CC4"/>
+    <w:p w14:paraId="08A3BA85" w14:textId="77777777" w:rsidR="00796453" w:rsidRDefault="00796453" w:rsidP="00256CC4"/>
+    <w:p w14:paraId="3DED175B" w14:textId="77777777" w:rsidR="00796453" w:rsidRDefault="00796453" w:rsidP="00256CC4"/>
+    <w:p w14:paraId="35247B0C" w14:textId="77777777" w:rsidR="00796453" w:rsidRDefault="00796453" w:rsidP="00256CC4"/>
+    <w:p w14:paraId="05D2617E" w14:textId="77777777" w:rsidR="00796453" w:rsidRDefault="00796453" w:rsidP="00256CC4"/>
+    <w:p w14:paraId="1A720F77" w14:textId="77777777" w:rsidR="00256CC4" w:rsidRPr="00256CC4" w:rsidRDefault="00256CC4" w:rsidP="00256CC4"/>
     <w:p w14:paraId="54E1036C" w14:textId="77777777" w:rsidR="00877322" w:rsidRDefault="00877322" w:rsidP="00E17F56">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:rPr>
           <w:rFonts w:ascii="AVENIR MEDIUM OBLIQUE" w:hAnsi="AVENIR MEDIUM OBLIQUE"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B2A91A0" w14:textId="77777777" w:rsidR="00877322" w:rsidRDefault="00877322" w:rsidP="00E17F56">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:rPr>
           <w:rFonts w:ascii="AVENIR MEDIUM OBLIQUE" w:hAnsi="AVENIR MEDIUM OBLIQUE"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:sectPr w:rsidR="00877322" w:rsidSect="004A5C4E">
           <w:headerReference w:type="default" r:id="rId19"/>
           <w:footerReference w:type="default" r:id="rId20"/>
           <w:headerReference w:type="first" r:id="rId21"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="397" w:footer="708" w:gutter="0"/>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D310999" w14:textId="28C0371D" w:rsidR="0035794B" w:rsidRDefault="0035794B" w:rsidP="00E17F56">
+    <w:p w14:paraId="3B69361B" w14:textId="72571F8C" w:rsidR="0035794B" w:rsidRDefault="0035794B" w:rsidP="00303C4F">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
-        <w:rPr>
-[...31 lines deleted...]
-      <w:r w:rsidRPr="3374A614">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>CONFORMITÉ D</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A91857">
+      </w:pPr>
+      <w:r w:rsidRPr="3374A614">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>E LA</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="3374A614">
+        <w:lastRenderedPageBreak/>
+        <w:t>CONFORMITÉ D</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91857">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>E LA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3374A614">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> PUMPTRACK</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="704A6D63" w14:textId="77777777" w:rsidR="00057298" w:rsidRPr="00057298" w:rsidRDefault="00057298" w:rsidP="00057298"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15593" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="5670"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="142"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="3827"/>
@@ -5973,51 +5997,62 @@
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>ump</w:t>
       </w:r>
       <w:r w:rsidR="005D42F7" w:rsidRPr="00FC2CA7">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2CA7">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>rack</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="703DE874" w14:textId="77777777" w:rsidR="00FC2CA7" w:rsidRPr="00FC2CA7" w:rsidRDefault="00FC2CA7" w:rsidP="00FC2CA7">
+    <w:p w14:paraId="703DE874" w14:textId="77777777" w:rsidR="00FC2CA7" w:rsidRDefault="00FC2CA7" w:rsidP="00FC2CA7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03A64FED" w14:textId="77777777" w:rsidR="00057298" w:rsidRPr="00FC2CA7" w:rsidRDefault="00057298" w:rsidP="00FC2CA7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="8136" w:tblpY="58"/>
         <w:tblW w:w="7353" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
@@ -6375,57 +6410,57 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5B21A5D4" w14:textId="16F2DD81" w:rsidR="00877322" w:rsidRDefault="00FC2CA7" w:rsidP="0035794B">
       <w:pPr>
         <w:sectPr w:rsidR="00877322" w:rsidSect="00877322">
           <w:headerReference w:type="default" r:id="rId23"/>
           <w:headerReference w:type="first" r:id="rId24"/>
           <w:footerReference w:type="first" r:id="rId25"/>
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="397" w:footer="708" w:gutter="0"/>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B76F11A" wp14:editId="2C2F1CE9">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B76F11A" wp14:editId="73B3C5F6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>-5715</wp:posOffset>
+                  <wp:posOffset>-234315</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>34925</wp:posOffset>
+                  <wp:posOffset>172085</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5308328" cy="287383"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1725264547" name="Zone de texte 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5308328" cy="287383"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
@@ -6460,51 +6495,55 @@
                               <w:jc w:val="center"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5B76F11A" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:-.45pt;margin-top:2.75pt;width:418pt;height:22.65pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/EMHCGwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815K3xBEsB24CFwWC&#10;JIBT5ExTpEWA4rAkbcn9+g4pb0h7KnqhZjijWd57nN93jSZ74bwCU9LhIKdEGA6VMtuS/nhbfZlR&#10;4gMzFdNgREkPwtP7xedP89YWYgQ16Eo4gkWML1pb0joEW2SZ57VomB+AFQaDElzDArpum1WOtVi9&#10;0dkoz2+yFlxlHXDhPd4+9kG6SPWlFDy8SOlFILqkOFtIp0vnJp7ZYs6KrWO2Vvw4BvuHKRqmDDY9&#10;l3pkgZGdU3+UahR34EGGAYcmAykVF2kH3GaYf9hmXTMr0i4IjrdnmPz/K8uf92v76kjovkKHBEZA&#10;WusLj5dxn066Jn5xUoJxhPBwhk10gXC8nI7z2XiERHOMjWa349k4lskuf1vnwzcBDYlGSR3SktBi&#10;+ycf+tRTSmxmYKW0TtRoQ9qS3oynefrhHMHi2mCPy6zRCt2mI6oq6eS0xwaqA67noGfeW75SOMMT&#10;8+GVOaQaN0L5hhc8pAbsBUeLkhrcr7/dx3xkAKOUtCidkvqfO+YEJfq7QW7uhpNJ1FpyJtPbETru&#10;OrK5jphd8wCoziE+FMuTGfODPpnSQfOOKl/GrhhihmPvkoaT+RB6QeMr4WK5TEmoLsvCk1lbHktH&#10;VCPCb907c/ZIQ0ACn+EkMlZ8YKPP7flY7gJIlaiKOPeoHuFHZSayj68oSv/aT1mXt774DQAA//8D&#10;AFBLAwQUAAYACAAAACEAgKw63t0AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8&#10;g7VI3FqnRUEhxKmqSBUSooeWXrhtYjeJsNchdtvA13c5wXE0ozevWE3OirMZQ+9JwWKegDDUeN1T&#10;q+DwvpllIEJE0mg9GQXfJsCqvL0pMNf+Qjtz3sdWMIRCjgq6GIdcytB0xmGY+8EQd0c/Oowcx1bq&#10;ES8Md1Yuk+RROuyJHzocTNWZ5nN/cgpeq80Wd/XSZT+2enk7roevw0eq1P3dtH4GEc0U/8bwq8/q&#10;ULJT7U+kg7AKZk88VJCmILjNHtIFiJpzkoEsC/lfv7wCAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAfxDBwhsCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAgKw63t0AAAAGAQAADwAAAAAAAAAAAAAAAAB1BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shapetype w14:anchorId="5B76F11A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:-18.45pt;margin-top:13.55pt;width:418pt;height:22.65pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/EMHCGwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815K3xBEsB24CFwWC&#10;JIBT5ExTpEWA4rAkbcn9+g4pb0h7KnqhZjijWd57nN93jSZ74bwCU9LhIKdEGA6VMtuS/nhbfZlR&#10;4gMzFdNgREkPwtP7xedP89YWYgQ16Eo4gkWML1pb0joEW2SZ57VomB+AFQaDElzDArpum1WOtVi9&#10;0dkoz2+yFlxlHXDhPd4+9kG6SPWlFDy8SOlFILqkOFtIp0vnJp7ZYs6KrWO2Vvw4BvuHKRqmDDY9&#10;l3pkgZGdU3+UahR34EGGAYcmAykVF2kH3GaYf9hmXTMr0i4IjrdnmPz/K8uf92v76kjovkKHBEZA&#10;WusLj5dxn066Jn5xUoJxhPBwhk10gXC8nI7z2XiERHOMjWa349k4lskuf1vnwzcBDYlGSR3SktBi&#10;+ycf+tRTSmxmYKW0TtRoQ9qS3oynefrhHMHi2mCPy6zRCt2mI6oq6eS0xwaqA67noGfeW75SOMMT&#10;8+GVOaQaN0L5hhc8pAbsBUeLkhrcr7/dx3xkAKOUtCidkvqfO+YEJfq7QW7uhpNJ1FpyJtPbETru&#10;OrK5jphd8wCoziE+FMuTGfODPpnSQfOOKl/GrhhihmPvkoaT+RB6QeMr4WK5TEmoLsvCk1lbHktH&#10;VCPCb907c/ZIQ0ACn+EkMlZ8YKPP7flY7gJIlaiKOPeoHuFHZSayj68oSv/aT1mXt774DQAA//8D&#10;AFBLAwQUAAYACAAAACEAW5n7NeEAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7CQBCG7ya+&#10;w2ZMvMGWqkBrt4Q0ISZGDyAXb9Pu0jZ2Z2t3gcrTO5z09k/myz/fZKvRduJkBt86UjCbRiAMVU63&#10;VCvYf2wmSxA+IGnsHBkFP8bDKr+9yTDV7kxbc9qFWnAJ+RQVNCH0qZS+aoxFP3W9Id4d3GAx8DjU&#10;Ug945nLbyTiK5tJiS3yhwd4Ujam+dker4LXYvOO2jO3y0hUvb4d1/73/fFLq/m5cP4MIZgx/MFz1&#10;WR1ydirdkbQXnYLJwzxhVEG8mIFgYJEkHEoO8SPIPJP/P8h/AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAH8QwcIbAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAFuZ+zXhAAAACQEAAA8AAAAAAAAAAAAAAAAAdQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="65D7AFAF" w14:textId="77777777" w:rsidR="00FC2CA7" w:rsidRPr="000B5754" w:rsidRDefault="00FC2CA7" w:rsidP="00FC2CA7">
                       <w:pPr>
                         <w:rPr>
                           <w:i/>
                           <w:iCs w:val="0"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="000B5754">
                         <w:rPr>
                           <w:i/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>Si « sous conditions », précisions sur les items concernés dans les pages suivantes</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="1E7BAB36" w14:textId="77777777" w:rsidR="00FC2CA7" w:rsidRDefault="00FC2CA7" w:rsidP="00FC2CA7">
                       <w:pPr>
                         <w:suppressLineNumbers/>
                         <w:tabs>
                           <w:tab w:val="right" w:leader="hyphen" w:pos="0"/>
@@ -7165,58 +7204,58 @@
       <w:r w:rsidRPr="009E5E7A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>, profil, vue aérienne, etc.) :</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0035794B" w:rsidRPr="009E5E7A" w:rsidSect="004A5C4E">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="397" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70A97A90" w14:textId="77777777" w:rsidR="00A66442" w:rsidRDefault="00A66442" w:rsidP="00030906">
+    <w:p w14:paraId="4DC16170" w14:textId="77777777" w:rsidR="00A5328B" w:rsidRDefault="00A5328B" w:rsidP="00030906">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31557883" w14:textId="77777777" w:rsidR="00A66442" w:rsidRDefault="00A66442" w:rsidP="00030906">
+    <w:p w14:paraId="0EF52698" w14:textId="77777777" w:rsidR="00A5328B" w:rsidRDefault="00A5328B" w:rsidP="00030906">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -7544,58 +7583,58 @@
     <w:r w:rsidR="00672231">
       <w:rPr>
         <w:i/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> National</w:t>
     </w:r>
     <w:r w:rsidRPr="00361308">
       <w:rPr>
         <w:i/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> - 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04647EB8" w14:textId="77777777" w:rsidR="00A66442" w:rsidRDefault="00A66442" w:rsidP="00030906">
+    <w:p w14:paraId="422097FA" w14:textId="77777777" w:rsidR="00A5328B" w:rsidRDefault="00A5328B" w:rsidP="00030906">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16765535" w14:textId="77777777" w:rsidR="00A66442" w:rsidRDefault="00A66442" w:rsidP="00030906">
+    <w:p w14:paraId="19759786" w14:textId="77777777" w:rsidR="00A5328B" w:rsidRDefault="00A5328B" w:rsidP="00030906">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="59D4745E" w14:textId="18505D76" w:rsidR="00387055" w:rsidRDefault="004A5C4E" w:rsidP="004A5C4E">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="3661"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53B0B372" wp14:editId="448BB445">
@@ -9758,99 +9797,105 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00030906"/>
     <w:rsid w:val="00030906"/>
     <w:rsid w:val="00033CC5"/>
     <w:rsid w:val="00055FAD"/>
+    <w:rsid w:val="00057298"/>
     <w:rsid w:val="000B5754"/>
     <w:rsid w:val="000F6C6D"/>
     <w:rsid w:val="00117C20"/>
     <w:rsid w:val="001317DA"/>
     <w:rsid w:val="00135BF8"/>
+    <w:rsid w:val="00256CC4"/>
     <w:rsid w:val="0026597C"/>
     <w:rsid w:val="002B5FE8"/>
     <w:rsid w:val="003014AC"/>
     <w:rsid w:val="00303C4F"/>
     <w:rsid w:val="0035794B"/>
     <w:rsid w:val="00361308"/>
     <w:rsid w:val="00380DA0"/>
     <w:rsid w:val="00387055"/>
     <w:rsid w:val="003E0687"/>
     <w:rsid w:val="003E09B3"/>
     <w:rsid w:val="0042628B"/>
     <w:rsid w:val="00433580"/>
+    <w:rsid w:val="004659B5"/>
     <w:rsid w:val="004906C9"/>
     <w:rsid w:val="004A5C4E"/>
     <w:rsid w:val="004B01D7"/>
     <w:rsid w:val="004B4F12"/>
     <w:rsid w:val="00531E69"/>
     <w:rsid w:val="005A5892"/>
     <w:rsid w:val="005D42F7"/>
     <w:rsid w:val="00640728"/>
     <w:rsid w:val="00672231"/>
     <w:rsid w:val="00674E60"/>
     <w:rsid w:val="00694006"/>
     <w:rsid w:val="006A027D"/>
     <w:rsid w:val="00726625"/>
     <w:rsid w:val="007302F4"/>
     <w:rsid w:val="00774A1D"/>
+    <w:rsid w:val="00796453"/>
     <w:rsid w:val="007A0CB8"/>
     <w:rsid w:val="007A3393"/>
     <w:rsid w:val="008229B1"/>
     <w:rsid w:val="00831AEC"/>
     <w:rsid w:val="00832D5A"/>
     <w:rsid w:val="00871EDF"/>
     <w:rsid w:val="00877322"/>
     <w:rsid w:val="008805A8"/>
     <w:rsid w:val="008816F3"/>
     <w:rsid w:val="008C11A8"/>
     <w:rsid w:val="00935975"/>
     <w:rsid w:val="0096122E"/>
     <w:rsid w:val="00962DD4"/>
+    <w:rsid w:val="009A1C1B"/>
     <w:rsid w:val="009E4359"/>
     <w:rsid w:val="009E7C01"/>
     <w:rsid w:val="00A146C1"/>
     <w:rsid w:val="00A34038"/>
+    <w:rsid w:val="00A5328B"/>
     <w:rsid w:val="00A564DF"/>
     <w:rsid w:val="00A66442"/>
     <w:rsid w:val="00A91857"/>
     <w:rsid w:val="00A93D12"/>
     <w:rsid w:val="00AC14CF"/>
     <w:rsid w:val="00AC7F69"/>
     <w:rsid w:val="00AD7FD5"/>
     <w:rsid w:val="00AF2751"/>
     <w:rsid w:val="00B113C0"/>
     <w:rsid w:val="00B24D4F"/>
     <w:rsid w:val="00B6773E"/>
     <w:rsid w:val="00B807CB"/>
     <w:rsid w:val="00BC0FF4"/>
     <w:rsid w:val="00C00780"/>
     <w:rsid w:val="00C37395"/>
     <w:rsid w:val="00C46E8D"/>
     <w:rsid w:val="00C608A4"/>
     <w:rsid w:val="00C65BB7"/>
     <w:rsid w:val="00C70E97"/>
     <w:rsid w:val="00D33CA7"/>
     <w:rsid w:val="00DA45E6"/>
     <w:rsid w:val="00DF4CEA"/>
     <w:rsid w:val="00E11BA6"/>
     <w:rsid w:val="00E17F56"/>
     <w:rsid w:val="00E235E0"/>
@@ -11285,59 +11330,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CC16AB65DFBCA043A0F090A27103E536" ma:contentTypeVersion="16" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="1eb60190a6b6c45f3d8a046c7f4a1f56">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2e8746a0-c2e3-4413-b2ec-0bb42a7baa49" xmlns:ns3="4a4cc523-e69c-46b7-b2bf-64a872e6f2ae" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c51d51103b913fbe5d1b670775bbe0dc" ns2:_="" ns3:_="">
     <xsd:import namespace="2e8746a0-c2e3-4413-b2ec-0bb42a7baa49"/>
     <xsd:import namespace="4a4cc523-e69c-46b7-b2bf-64a872e6f2ae"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -11534,141 +11570,150 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2e8746a0-c2e3-4413-b2ec-0bb42a7baa49">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="4a4cc523-e69c-46b7-b2bf-64a872e6f2ae" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73551DDF-3E5A-4B6F-9190-B3172FDFFF62}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2e8746a0-c2e3-4413-b2ec-0bb42a7baa49"/>
     <ds:schemaRef ds:uri="4a4cc523-e69c-46b7-b2bf-64a872e6f2ae"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B45BCDB3-2392-2048-A577-6CA59D3F83D0}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E62B11F-A794-487F-BB9D-5B9EC38815EC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE5A4C84-CE42-4ADE-A1CC-EED65DA65D34}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="2e8746a0-c2e3-4413-b2ec-0bb42a7baa49"/>
     <ds:schemaRef ds:uri="4a4cc523-e69c-46b7-b2bf-64a872e6f2ae"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B45BCDB3-2392-2048-A577-6CA59D3F83D0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>6809</Characters>
+  <Pages>8</Pages>
+  <Words>1240</Words>
+  <Characters>6823</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>56</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8031</CharactersWithSpaces>
+  <CharactersWithSpaces>8047</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tiffanie MONCADE</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CC16AB65DFBCA043A0F090A27103E536</vt:lpwstr>
   </property>